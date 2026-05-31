--- v0 (2026-04-15)
+++ v1 (2026-05-31)
@@ -20,167 +20,174 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="425D96F5" w14:textId="0EF7C530" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00BC57E4" w:rsidP="00BC57E4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B614EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ELIZABETH ESHUN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EA6E4B" w14:textId="582B90D8" w:rsidR="00BC57E4" w:rsidRPr="00B614EE" w:rsidRDefault="00BC57E4" w:rsidP="00BC57E4">
+    <w:p w14:paraId="75EA6E4B" w14:textId="44AF9272" w:rsidR="00BC57E4" w:rsidRPr="00B614EE" w:rsidRDefault="00BC57E4" w:rsidP="00BC57E4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">| </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B614EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>esinyarkoaaadepagmail.com</w:t>
+        <w:t>esinyarkoaaadepa</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55FA9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>@</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B614EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gmail.com</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B614EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>+44 7551808147</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A7DE89" w14:textId="1940FB35" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00BC57E4" w:rsidP="00BC57E4">
+    <w:p w14:paraId="73A7DE89" w14:textId="13C348E3" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00BC57E4" w:rsidP="00BC57E4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B614EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Address</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC57E4">
-[...11 lines deleted...]
-        <w:t>2A COOMBS ROAD, WORCESTER, WR3 7JG</w:t>
+      <w:r w:rsidR="00D61A35">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 401 Cottingham road, Hull, HU5 4AA</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00D36477">
+      <w:r w:rsidR="00985208">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="372AB6A3">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A111B9E" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00BC57E4" w:rsidP="00BC57E4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -207,51 +214,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I a</w:t>
       </w:r>
       <w:r w:rsidRPr="00B614EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pply mathematical reasoning and practical experience across web development, database management, and IT support operations. </w:t>
       </w:r>
       <w:r w:rsidR="00B614EE" w:rsidRPr="00B614EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I am c</w:t>
       </w:r>
       <w:r w:rsidRPr="00B614EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>urrently expanding software engineering proficiency with the aim of joining dynamic remote teams in the technology sector. Excel at learning new technologies quickly, working collaboratively, and producing dependable results.</w:t>
       </w:r>
-      <w:r w:rsidR="00D36477">
+      <w:r w:rsidR="00985208">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="7CAD65F4">
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="392CBB91" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00BC57E4" w:rsidP="00BC57E4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -343,51 +350,51 @@
       </w:r>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Core Competencies:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Problem Solving, Technical Support, Documentation, Agile Methodologies, Remote Collaboration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A80730" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00D36477" w:rsidP="00BC57E4">
+    <w:p w14:paraId="08A80730" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00985208" w:rsidP="00BC57E4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="232D3136">
           <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="31287589" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00BC57E4" w:rsidP="00BC57E4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -532,51 +539,51 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>Focus: Advanced software development practices, industry-standard frameworks, and professional development</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109FBA62" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00D36477" w:rsidP="00BC57E4">
+    <w:p w14:paraId="109FBA62" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00985208" w:rsidP="00BC57E4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="17C5A9EE">
           <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ABDEB69" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00BC57E4" w:rsidP="00BC57E4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -702,51 +709,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MySQL Database Management Certificate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="260FD174" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00BC57E4" w:rsidP="00BC57E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Full-Stack Engineering Certificate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E31905" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00D36477" w:rsidP="00BC57E4">
+    <w:p w14:paraId="47E31905" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00985208" w:rsidP="00BC57E4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="1514C39D">
           <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E43B266" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00BC57E4" w:rsidP="00BC57E4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1064,51 +1071,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Collaborated with the admissions team to engage prospective students and answer technical queries</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A61906" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00BC57E4" w:rsidP="00BC57E4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contributed to social media content creation showcasing student projects and success stories</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1AE91A" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00D36477" w:rsidP="00BC57E4">
+    <w:p w14:paraId="1A1AE91A" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00985208" w:rsidP="00BC57E4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="58A121B2">
           <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="156D4FD5" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00BC57E4" w:rsidP="00BC57E4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1314,51 +1321,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Link: [</w:t>
       </w:r>
       <w:r w:rsidR="00B77BFF" w:rsidRPr="00B614EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>https://countryexplorer.elizabetheshun.com/</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458A67C4" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00D36477" w:rsidP="00BC57E4">
+    <w:p w14:paraId="458A67C4" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00985208" w:rsidP="00BC57E4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="38968454">
           <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BBAC48" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00BC57E4" w:rsidP="00BC57E4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1427,51 +1434,51 @@
       </w:r>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Availability:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Immediately available for remote positions</w:t>
       </w:r>
       <w:r w:rsidR="00B77BFF" w:rsidRPr="00B614EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Flexible)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBAF87B" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00D36477" w:rsidP="00BC57E4">
+    <w:p w14:paraId="5FBAF87B" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00985208" w:rsidP="00BC57E4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="015F5C1E">
           <v:rect id="_x0000_i1032" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="22DB7E1F" w14:textId="77777777" w:rsidR="00BC57E4" w:rsidRPr="00BC57E4" w:rsidRDefault="00BC57E4" w:rsidP="00BC57E4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC57E4">
         <w:rPr>
@@ -2461,75 +2468,78 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC57E4"/>
     <w:rsid w:val="00291EA8"/>
     <w:rsid w:val="002D2A17"/>
     <w:rsid w:val="00335675"/>
     <w:rsid w:val="00411A7F"/>
     <w:rsid w:val="00424629"/>
+    <w:rsid w:val="005A68E8"/>
     <w:rsid w:val="006C0974"/>
     <w:rsid w:val="00932E18"/>
     <w:rsid w:val="00B614EE"/>
     <w:rsid w:val="00B77BFF"/>
     <w:rsid w:val="00BC57E4"/>
+    <w:rsid w:val="00C55FA9"/>
     <w:rsid w:val="00D36477"/>
+    <w:rsid w:val="00D61A35"/>
     <w:rsid w:val="00ED793D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1034"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="62689223"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{839CB5AE-4717-4533-9AD2-E12CA9E391E1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -3728,68 +3738,68 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>497</Words>
-  <Characters>2833</Characters>
+  <Characters>2834</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3324</CharactersWithSpaces>
+  <CharactersWithSpaces>3325</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Elizabeth Eshun</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>